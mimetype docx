--- v0 (2025-10-13)
+++ v1 (2026-04-28)
@@ -366,51 +366,51 @@
         </w:rPr>
         <w:t xml:space="preserve">potwierdzające zatrudnienie/ inną pracę zarobkową </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C0176" w14:textId="77777777" w:rsidR="00FD3F4D" w:rsidRPr="00DC473C" w:rsidRDefault="00FD3F4D" w:rsidP="001B456A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EB8A1D" w14:textId="77777777" w:rsidR="00411BEF" w:rsidRPr="00DC473C" w:rsidRDefault="00411BEF" w:rsidP="00FD3F4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="440F24C0" w14:textId="473B0B7B" w:rsidR="00855321" w:rsidRPr="00BF12BA" w:rsidRDefault="00411BEF" w:rsidP="00BF12BA">
+    <w:p w14:paraId="440F24C0" w14:textId="4F6DF281" w:rsidR="00855321" w:rsidRPr="00BF12BA" w:rsidRDefault="00411BEF" w:rsidP="00BF12BA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="00912014" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -433,50 +433,58 @@
         <w:t>…………………………………………… PESEL ……………………………. zam. ……</w:t>
       </w:r>
       <w:r w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>……..</w:t>
       </w:r>
       <w:r w:rsidR="00912014" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………………. </w:t>
       </w:r>
       <w:r w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>jest zatrudniony</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="00912014" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> w tutejszym zakładzie na podstawie umowy o pracę/umowy zlecenia/ umowy o dzieło/</w:t>
       </w:r>
       <w:r w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>umowy o świadczenie usług/</w:t>
       </w:r>
       <w:r w:rsidR="00912014" w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>umowy agencyjnej*</w:t>
       </w:r>
@@ -500,73 +508,89 @@
     <w:p w14:paraId="56495317" w14:textId="7335999F" w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA" w:rsidRDefault="00EF7FE9" w:rsidP="00BF12BA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i nadal pracuje*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C67A3B2" w14:textId="2B41C1CD" w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA" w:rsidRDefault="00EF7FE9" w:rsidP="00BF12BA">
+    <w:p w14:paraId="4C67A3B2" w14:textId="033F517F" w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA" w:rsidRDefault="00EF7FE9" w:rsidP="00BF12BA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>był zatrudniony(a) do dnia ………………………………….*</w:t>
+        <w:t>był</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF12BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zatrudniony(a) do dnia ………………………………….*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB15008" w14:textId="50B08205" w:rsidR="00EF7FE9" w:rsidRPr="00BF12BA" w:rsidRDefault="00EF7FE9" w:rsidP="00BF12BA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF12BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ww. osoba</w:t>
       </w:r>
       <w:r w:rsidR="00843A37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -957,197 +981,243 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W celu potwierdzenia zatrudnienia wypełnione zaświadczenie należy dostarczyć do Powiatowego Urzędu Pracy w Olecku w terminie pierwszych 5 dni miesiąca.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0170D3AF" w14:textId="77777777" w:rsidR="00BF12BA" w:rsidRPr="00BF12BA" w:rsidRDefault="00BF12BA" w:rsidP="00BF12BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7516CECB" w14:textId="5F8261F3" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
+    <w:p w14:paraId="7516CECB" w14:textId="51736496" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wypełnion</w:t>
       </w:r>
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="00C8271F" w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">y wniosek </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zaświadczenie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8271F" w:rsidRPr="00136309">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>można:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07084001" w14:textId="2E8E9D00" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
+    <w:p w14:paraId="07084001" w14:textId="64434E16" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. złożyć osobiście w sekretariacie tut.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> u</w:t>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dostarczy</w:t>
       </w:r>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rzędu</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="628C1C63" w14:textId="0DCF44AA" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
+        <w:t xml:space="preserve">ć osobiście </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do pokoju nr 8 st. 3, 4 lub 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628C1C63" w14:textId="051797DC" w:rsidR="00411BEF" w:rsidRPr="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. przesłać pocztą tradycyjną</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="33626549" w14:textId="77777777" w:rsidR="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33626549" w14:textId="74B5237B" w:rsidR="00136309" w:rsidRDefault="00411BEF" w:rsidP="00411BEF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. wysłać podpisany elektronicznie (profilem zaufanym lub kwalifikowanym podpisem elektronicznym) </w:t>
+        <w:t>3. wysłać podpisan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136309">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektronicznie (profilem zaufanym lub kwalifikowanym podpisem elektronicznym) </w:t>
       </w:r>
       <w:r w:rsidR="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658394FE" w14:textId="77777777" w:rsidR="00136309" w:rsidRDefault="00136309" w:rsidP="00411BEF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00411BEF" w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">na skrzynkę </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>na skrzynkę ePUAP</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411BEF" w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tut. </w:t>
       </w:r>
       <w:r w:rsidR="001B456A" w:rsidRPr="00136309">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00411BEF" w:rsidRPr="00136309">
@@ -1261,58 +1331,58 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
@@ -1540,100 +1610,102 @@
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="677924795">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="545876498">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00922A72"/>
     <w:rsid w:val="000E348D"/>
     <w:rsid w:val="000F7BCC"/>
     <w:rsid w:val="00104BCC"/>
     <w:rsid w:val="00136309"/>
     <w:rsid w:val="00156C1B"/>
     <w:rsid w:val="00165B6C"/>
     <w:rsid w:val="001B456A"/>
     <w:rsid w:val="002A5A2C"/>
     <w:rsid w:val="002E5436"/>
     <w:rsid w:val="003042F5"/>
     <w:rsid w:val="003A39AF"/>
     <w:rsid w:val="00411BEF"/>
     <w:rsid w:val="004A780B"/>
+    <w:rsid w:val="004D4BE2"/>
     <w:rsid w:val="0050266B"/>
     <w:rsid w:val="005C4389"/>
     <w:rsid w:val="006A2A25"/>
     <w:rsid w:val="00791ABB"/>
     <w:rsid w:val="007B5680"/>
     <w:rsid w:val="00843A37"/>
     <w:rsid w:val="00855321"/>
     <w:rsid w:val="0091127C"/>
     <w:rsid w:val="00912014"/>
     <w:rsid w:val="00922A72"/>
     <w:rsid w:val="009410BD"/>
+    <w:rsid w:val="00A147CF"/>
     <w:rsid w:val="00A924DE"/>
     <w:rsid w:val="00AB622C"/>
     <w:rsid w:val="00B059A7"/>
     <w:rsid w:val="00B07643"/>
     <w:rsid w:val="00BF12BA"/>
     <w:rsid w:val="00C8271F"/>
     <w:rsid w:val="00C90FF3"/>
     <w:rsid w:val="00D05A3C"/>
     <w:rsid w:val="00DC473C"/>
     <w:rsid w:val="00E47D72"/>
     <w:rsid w:val="00EF7FE9"/>
     <w:rsid w:val="00F1077D"/>
+    <w:rsid w:val="00FB4266"/>
     <w:rsid w:val="00FD3F4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2873,70 +2945,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1235</Characters>
+  <Words>208</Words>
+  <Characters>1252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1438</CharactersWithSpaces>
+  <CharactersWithSpaces>1458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katarzyna Drejer-Rekść</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>